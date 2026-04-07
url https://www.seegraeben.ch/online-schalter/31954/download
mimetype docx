--- v0 (2025-11-04)
+++ v1 (2026-04-07)
@@ -9,81 +9,152 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00062BD9" w:rsidRPr="000B7322" w:rsidRDefault="00FD1A58" w:rsidP="009B072B">
+    <w:p w:rsidR="00606B0F" w:rsidRDefault="00FD1A58" w:rsidP="009B072B">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gesuch um eine </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="000145F2" w:rsidRPr="000B7322">
+        <w:t xml:space="preserve">Gesuch um </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00062BD9" w:rsidRDefault="00E91D56" w:rsidP="009B072B">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>bis max. 02.00 Uhr</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="1"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Kontrollkästchen3"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00606B0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000145F2" w:rsidRPr="000B7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Polizeistundenverlängerung</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1A58" w:rsidRPr="000B7322">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>bis</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52CC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000145F2" w:rsidRPr="000B7322">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>02.00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52CC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00062BD9" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="00062BD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Das Gesuch ist mind. zwei Wochen vor dem Anlass einzureichen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000145F2" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="00062BD9">
       <w:pPr>
@@ -143,130 +214,128 @@
             <w:tcW w:w="7217" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00FD1A58" w:rsidRDefault="0059662B" w:rsidP="00062BD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text11"/>
+            <w:bookmarkStart w:id="1" w:name="Text11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:r>
-[...7 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD1A58" w:rsidTr="000145F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00FD1A58" w:rsidRPr="00FD1A58" w:rsidRDefault="000145F2" w:rsidP="00062BD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation/Verein</w:t>
@@ -944,95 +1013,97 @@
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:bookmarkStart w:id="4" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
+            <w:bookmarkEnd w:id="4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000145F2" w:rsidTr="000145F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000145F2" w:rsidRDefault="000145F2" w:rsidP="00821B33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1062,51 +1133,51 @@
             <w:tcW w:w="7217" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000145F2" w:rsidRDefault="000145F2" w:rsidP="00821B33">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text15"/>
+            <w:bookmarkStart w:id="5" w:name="Text15"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1139,196 +1210,153 @@
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD1A58" w:rsidTr="000145F2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00FD1A58" w:rsidRPr="00FD1A58" w:rsidRDefault="000145F2" w:rsidP="00062BD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bemerkungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FD1A58" w:rsidRDefault="0059662B" w:rsidP="00626278">
+          <w:p w:rsidR="00FD1A58" w:rsidRDefault="00257882" w:rsidP="00626278">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text14"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput/>
+                  <w:textInput>
+                    <w:default w:val="Hinweise zur Nachtruhe, Parkkonzept etc."/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t> </w:t>
-[...35 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Hinweise zur Nachtruhe, Parkkonzept etc.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00062BD9" w:rsidRPr="001135C4" w:rsidRDefault="00062BD9" w:rsidP="00062BD9">
-      <w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="0059662B" w:rsidRPr="000B7322" w:rsidRDefault="0059662B" w:rsidP="00062BD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00FD1A58" w:rsidRPr="000B7322" w:rsidRDefault="00FD1A58" w:rsidP="00062BD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ort, Datum: </w:t>
       </w:r>
       <w:r w:rsidR="0059662B" w:rsidRPr="000B7322">
@@ -1418,207 +1446,273 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Unterschrift: </w:t>
       </w:r>
       <w:r w:rsidR="0059662B" w:rsidRPr="000B7322">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0059662B" w:rsidRPr="000B7322" w:rsidRDefault="001C51A6" w:rsidP="00062BD9">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000B7322">
+    <w:p w:rsidR="0059662B" w:rsidRPr="000B7322" w:rsidRDefault="004F55D5" w:rsidP="00062BD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict>
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD1A58" w:rsidRPr="000B7322" w:rsidRDefault="00FD1A58" w:rsidP="00062BD9">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="00FD1A58" w:rsidRPr="00E91D56" w:rsidRDefault="00FD1A58" w:rsidP="00062BD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="12"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626278" w:rsidRPr="000B7322" w:rsidRDefault="000145F2" w:rsidP="00626278">
+    <w:p w:rsidR="006D52CC" w:rsidRPr="00BD7DAC" w:rsidRDefault="006D52CC" w:rsidP="00626278">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006D52CC" w:rsidRPr="00BD7DAC" w:rsidSect="00626278">
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1559" w:right="1134" w:bottom="567" w:left="1134" w:header="709" w:footer="306" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00626278" w:rsidRPr="000B7322" w:rsidRDefault="000145F2" w:rsidP="00E91D56">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verfügung</w:t>
       </w:r>
       <w:r w:rsidR="00626278" w:rsidRPr="000B7322">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000145F2" w:rsidRPr="000B7322" w:rsidRDefault="00626278" w:rsidP="000145F2">
+    <w:p w:rsidR="00606B0F" w:rsidRPr="000B7322" w:rsidRDefault="00626278" w:rsidP="00606B0F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Kontrollkästchen1"/>
+      <w:bookmarkStart w:id="8" w:name="Kontrollkästchen1"/>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C51A6" w:rsidRPr="000B7322">
-[...4 lines deleted...]
-      <w:r w:rsidR="001C51A6" w:rsidRPr="000B7322">
+      <w:r w:rsidR="004F55D5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004F55D5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Erteilung Polizeistundenverlängerung bis 02.00 Uhr</w:t>
+        <w:t xml:space="preserve"> Erteilung </w:t>
+      </w:r>
+      <w:r w:rsidR="006D52CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7322">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Polizeistundenverlängerung bis 02.00 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91D56">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626278" w:rsidRPr="000B7322" w:rsidRDefault="00626278" w:rsidP="000145F2">
+    <w:p w:rsidR="00626278" w:rsidRDefault="00626278" w:rsidP="000145F2">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Kontrollkästchen2"/>
+      <w:bookmarkStart w:id="9" w:name="Kontrollkästchen2"/>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C51A6" w:rsidRPr="000B7322">
-[...4 lines deleted...]
-      <w:r w:rsidR="001C51A6" w:rsidRPr="000B7322">
+      <w:r w:rsidR="004F55D5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004F55D5">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="000B7322">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abweisung des Gesuches (gemäss beiliegender Begründung)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00606B0F" w:rsidRDefault="00606B0F" w:rsidP="000145F2">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00606B0F" w:rsidRPr="000B7322" w:rsidRDefault="00606B0F" w:rsidP="000145F2">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91D56">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hinweis zur Nachtruhe:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0059662B" w:rsidRDefault="0059662B" w:rsidP="00062BD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000145F2" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="000145F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
@@ -1629,101 +1723,156 @@
         <w:t>Auflagen und Bedingungen:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000145F2" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="00223403">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Die Nachtruhe ab 22.00 Uhr ist gemäss Art. 22 der Polizeiverordnung Seegräben einzuhalten. Jede Lärm verursachende Handlung ausserhalb von Liegenschaften oder im Freien ist während der Nachtruhe verboten. Lärm im Innern von Gebäuden darf Dritte nicht belästigen.</w:t>
+        <w:t xml:space="preserve">Die Nachtruhe ab 22.00 Uhr ist </w:t>
+      </w:r>
+      <w:r w:rsidR="006D52CC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ohne </w:t>
+      </w:r>
+      <w:r w:rsidR="006D52CC" w:rsidRPr="00E91D56">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anderweitige Bemerkung in der Verfügung</w:t>
+      </w:r>
+      <w:r w:rsidR="006D52CC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000145F2">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gemäss Art. 22 der Polizeiverordnung Seegräben einzuhalten. Jede Lärm verursachende Handlung ausserhalb von Liegenschaften oder im Freien ist während der Nachtruhe verboten. Lärm im Innern von Gebäuden darf Dritte nicht belästigen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000145F2" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="00BB0028">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Die gesuchstellende Person oder eine von ihr bezeichnete Person muss während der ganzen Dauer der Veranstaltung jederzeit erreichbar sein. Die Bewilligung sowie ein amtlicher Ausweis sind auf Verlangen vorzuweisen. Weisungen der Gemeindebehörde oder der Kantonspolizei bzw. Sicherheitsbeauftragten sind unverzüglich Nachachtung zu verschaffen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000145F2" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="000145F2">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Die Gebühren in Höhe von CHF 50.00 sind vor dem Anlass auf nachstehendes Konto zu überweisen: IBAN: CH02 0900 0000 8001 1722 0, Konto-Nr: 80-11722-0, BIC: POFICHBEXXX</w:t>
+        <w:t xml:space="preserve">Die Gebühren in Höhe von </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E76FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CHF 50.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000145F2">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sind vor dem Anlass auf nachstehendes Konto zu überweisen: IBAN: CH02 0900 0000 8001 1722 0, Konto-Nr: 80-11722-0, BIC: POFICHBEXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Gemeinde Seegräben, Rutschbergstrasse 10, 8607 Aathal-Seegräben</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000145F2" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="00D85214">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
@@ -1746,114 +1895,133 @@
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00626278" w:rsidRDefault="00626278" w:rsidP="000145F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allfällige Bemerkungen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626278" w:rsidRPr="000145F2" w:rsidRDefault="00626278" w:rsidP="000145F2">
+    <w:p w:rsidR="00626278" w:rsidRDefault="002C38F6" w:rsidP="000145F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0059662B" w:rsidRPr="000145F2" w:rsidRDefault="0059662B" w:rsidP="00062BD9">
+    <w:p w:rsidR="002C38F6" w:rsidRDefault="002C38F6" w:rsidP="000145F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0059662B" w:rsidRPr="000145F2" w:rsidRDefault="00626278" w:rsidP="00062BD9">
+    <w:p w:rsidR="00E645AD" w:rsidRPr="000145F2" w:rsidRDefault="00E645AD" w:rsidP="000145F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0059662B" w:rsidRPr="000145F2" w:rsidRDefault="002C38F6" w:rsidP="00062BD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seegräben, </w:t>
+        <w:t>Seegräben,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00626278">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i.A. des Polizeivorstands</w:t>
       </w:r>
       <w:r w:rsidR="0059662B" w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">______________________ </w:t>
-[...17 lines deleted...]
-        <w:t>: _____________________________</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0059662B" w:rsidRPr="000145F2" w:rsidRDefault="0059662B" w:rsidP="0059662B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000145F2" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="000145F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
@@ -1963,58 +2131,55 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Finanzverwaltung</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0059662B" w:rsidRPr="000145F2" w:rsidRDefault="000145F2" w:rsidP="000145F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000145F2">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- Akten</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0059662B" w:rsidRPr="000145F2" w:rsidSect="00626278">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="0059662B" w:rsidRPr="000145F2" w:rsidSect="006D52CC">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1559" w:right="1134" w:bottom="567" w:left="1134" w:header="709" w:footer="306" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:cols w:num="2" w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00D15943" w:rsidRDefault="002160BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00D15943" w:rsidRDefault="002160BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
@@ -2096,202 +2261,214 @@
   <w:p w:rsidR="009C360C" w:rsidRPr="000420EE" w:rsidRDefault="002160BA" w:rsidP="009C360C">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00626278">
+    <w:r w:rsidR="00257882">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00626278">
+    <w:r w:rsidR="00257882">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="000420EE">
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="009C360C" w:rsidRDefault="009C360C"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00062BD9" w:rsidRPr="00062BD9" w:rsidRDefault="002160BA" w:rsidP="00062BD9">
+  <w:p w:rsidR="00062BD9" w:rsidRPr="006D52CC" w:rsidRDefault="002160BA" w:rsidP="00062BD9">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001C51A6">
+    <w:r w:rsidR="004F55D5">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
         <w:noProof/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> / </w:t>
     </w:r>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001C51A6">
+    <w:r w:rsidR="004F55D5">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
         <w:noProof/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="002773B2">
+    <w:r w:rsidRPr="006D52CC">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Open Sans"/>
+        <w:sz w:val="18"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00D15943" w:rsidRDefault="002160BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00D15943" w:rsidRDefault="002160BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
@@ -2306,51 +2483,51 @@
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009D74F0">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-71120</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-59055</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2103528" cy="720000"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:wrapNone/>
-          <wp:docPr id="931955663" name="Grafik 931955663" descr="Ein Bild, das Text, Logo, Schrift, Symbol enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+          <wp:docPr id="10" name="Grafik 10" descr="Ein Bild, das Text, Logo, Schrift, Symbol enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="658229286" name="Grafik 3" descr="Ein Bild, das Text, Logo, Schrift, Symbol enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -2440,97 +2617,97 @@
         <w:rFonts w:cs="Open Sans"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009D74F0">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>Telefon:</w:t>
     </w:r>
     <w:r w:rsidRPr="009D74F0">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:bookmarkStart w:id="7" w:name="egekoe92eebccd504479ab438acd3340647bf"/>
+    <w:bookmarkStart w:id="6" w:name="egekoe92eebccd504479ab438acd3340647bf"/>
     <w:r w:rsidR="000C3222" w:rsidRPr="009D74F0">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>+41 43 477 40 91</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
   </w:p>
   <w:p w:rsidR="00C45CCC" w:rsidRPr="009D74F0" w:rsidRDefault="002160BA" w:rsidP="00323D4C">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5812"/>
         <w:tab w:val="left" w:pos="6804"/>
         <w:tab w:val="right" w:pos="9066"/>
       </w:tabs>
       <w:ind w:left="-567"/>
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009D74F0">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:bookmarkStart w:id="8" w:name="egekoff99bd40d3d04183b4d17f5f4523fcae"/>
+    <w:bookmarkStart w:id="7" w:name="egekoff99bd40d3d04183b4d17f5f4523fcae"/>
     <w:r w:rsidR="00794763" w:rsidRPr="00B2135C">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>gemeinde@seegraeben.ch</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
   </w:p>
   <w:p w:rsidR="00C45CCC" w:rsidRDefault="00C45CCC"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B351A4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D32B7EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NummerierungEbene1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3293,241 +3470,257 @@
     <w:rsid w:val="00062BD9"/>
     <w:rsid w:val="000772CF"/>
     <w:rsid w:val="000A0BB2"/>
     <w:rsid w:val="000B40E1"/>
     <w:rsid w:val="000B7322"/>
     <w:rsid w:val="000C3222"/>
     <w:rsid w:val="000E22F1"/>
     <w:rsid w:val="000E717A"/>
     <w:rsid w:val="000E7D8E"/>
     <w:rsid w:val="000F1177"/>
     <w:rsid w:val="001135C4"/>
     <w:rsid w:val="0014605C"/>
     <w:rsid w:val="0018234A"/>
     <w:rsid w:val="00190EDA"/>
     <w:rsid w:val="001921C8"/>
     <w:rsid w:val="001B204E"/>
     <w:rsid w:val="001B7CEE"/>
     <w:rsid w:val="001C51A6"/>
     <w:rsid w:val="001C6D3E"/>
     <w:rsid w:val="00213670"/>
     <w:rsid w:val="002160BA"/>
     <w:rsid w:val="0022220D"/>
     <w:rsid w:val="0022344C"/>
     <w:rsid w:val="0023429E"/>
     <w:rsid w:val="0025126F"/>
+    <w:rsid w:val="00257882"/>
     <w:rsid w:val="00263DD7"/>
     <w:rsid w:val="002700DC"/>
     <w:rsid w:val="002773B2"/>
     <w:rsid w:val="00284A1B"/>
+    <w:rsid w:val="00287746"/>
     <w:rsid w:val="00293F02"/>
     <w:rsid w:val="002B5CB4"/>
+    <w:rsid w:val="002C38F6"/>
     <w:rsid w:val="002D09CC"/>
     <w:rsid w:val="002D15D6"/>
     <w:rsid w:val="002F5980"/>
     <w:rsid w:val="0030393D"/>
     <w:rsid w:val="00323D4C"/>
     <w:rsid w:val="00327B83"/>
     <w:rsid w:val="00331050"/>
     <w:rsid w:val="003319EF"/>
     <w:rsid w:val="00333175"/>
     <w:rsid w:val="00341C84"/>
     <w:rsid w:val="003449ED"/>
     <w:rsid w:val="00347822"/>
     <w:rsid w:val="00354960"/>
     <w:rsid w:val="00371998"/>
     <w:rsid w:val="00373333"/>
     <w:rsid w:val="00384668"/>
     <w:rsid w:val="00396AFF"/>
     <w:rsid w:val="003A5FBF"/>
+    <w:rsid w:val="003B7BF4"/>
     <w:rsid w:val="003C4EC3"/>
     <w:rsid w:val="003E3E5F"/>
     <w:rsid w:val="00402396"/>
     <w:rsid w:val="00422EA3"/>
     <w:rsid w:val="004361E9"/>
     <w:rsid w:val="004629AF"/>
     <w:rsid w:val="00464921"/>
     <w:rsid w:val="00472468"/>
     <w:rsid w:val="00472C45"/>
     <w:rsid w:val="004845B5"/>
     <w:rsid w:val="00497B91"/>
     <w:rsid w:val="004A528F"/>
     <w:rsid w:val="004B6899"/>
     <w:rsid w:val="004C5BE7"/>
     <w:rsid w:val="004D7E34"/>
+    <w:rsid w:val="004E76FE"/>
+    <w:rsid w:val="004F55D5"/>
     <w:rsid w:val="005115F2"/>
     <w:rsid w:val="0052192D"/>
     <w:rsid w:val="005246C6"/>
     <w:rsid w:val="0055024D"/>
     <w:rsid w:val="005601A6"/>
     <w:rsid w:val="005618DF"/>
     <w:rsid w:val="005625EA"/>
     <w:rsid w:val="00572E13"/>
     <w:rsid w:val="0059662B"/>
     <w:rsid w:val="005F2FC3"/>
     <w:rsid w:val="005F36A0"/>
     <w:rsid w:val="005F6095"/>
     <w:rsid w:val="006003F3"/>
+    <w:rsid w:val="00606B0F"/>
     <w:rsid w:val="00613B2B"/>
     <w:rsid w:val="006211CA"/>
     <w:rsid w:val="00626278"/>
     <w:rsid w:val="00637C0F"/>
     <w:rsid w:val="00641694"/>
     <w:rsid w:val="00672733"/>
     <w:rsid w:val="00687520"/>
     <w:rsid w:val="006977A1"/>
     <w:rsid w:val="006A4A32"/>
+    <w:rsid w:val="006B3380"/>
     <w:rsid w:val="006C2411"/>
     <w:rsid w:val="006C3BA3"/>
+    <w:rsid w:val="006D52CC"/>
     <w:rsid w:val="007211BD"/>
     <w:rsid w:val="007256F1"/>
     <w:rsid w:val="007602A3"/>
     <w:rsid w:val="00794763"/>
     <w:rsid w:val="007B25D8"/>
     <w:rsid w:val="007B6979"/>
     <w:rsid w:val="007C2F52"/>
     <w:rsid w:val="007C480F"/>
     <w:rsid w:val="007D5C8F"/>
     <w:rsid w:val="00803C4B"/>
     <w:rsid w:val="00822231"/>
     <w:rsid w:val="00831F40"/>
     <w:rsid w:val="008378C6"/>
     <w:rsid w:val="00841D89"/>
     <w:rsid w:val="00847B33"/>
     <w:rsid w:val="00887A94"/>
     <w:rsid w:val="008B0195"/>
     <w:rsid w:val="008D3E8D"/>
     <w:rsid w:val="008D5DA6"/>
     <w:rsid w:val="008E224C"/>
     <w:rsid w:val="008F7190"/>
     <w:rsid w:val="0090145B"/>
     <w:rsid w:val="00911A1C"/>
     <w:rsid w:val="00922FE3"/>
     <w:rsid w:val="009379B2"/>
     <w:rsid w:val="00937F26"/>
     <w:rsid w:val="00961FFD"/>
     <w:rsid w:val="0096602F"/>
     <w:rsid w:val="00973BF8"/>
     <w:rsid w:val="00982ADE"/>
     <w:rsid w:val="009B072B"/>
     <w:rsid w:val="009B4E6A"/>
     <w:rsid w:val="009C360C"/>
     <w:rsid w:val="009D74F0"/>
     <w:rsid w:val="009F0EC1"/>
     <w:rsid w:val="00A11E26"/>
     <w:rsid w:val="00A358FC"/>
     <w:rsid w:val="00A41733"/>
     <w:rsid w:val="00A44CE1"/>
     <w:rsid w:val="00A56EC0"/>
     <w:rsid w:val="00A62135"/>
     <w:rsid w:val="00A840F7"/>
     <w:rsid w:val="00A95DCA"/>
     <w:rsid w:val="00A968DD"/>
     <w:rsid w:val="00AA1A65"/>
     <w:rsid w:val="00AA4374"/>
     <w:rsid w:val="00AA524E"/>
     <w:rsid w:val="00B02E6B"/>
     <w:rsid w:val="00B03E24"/>
     <w:rsid w:val="00B2135C"/>
+    <w:rsid w:val="00B2641F"/>
     <w:rsid w:val="00B508B2"/>
     <w:rsid w:val="00BC03D6"/>
     <w:rsid w:val="00BC3B96"/>
     <w:rsid w:val="00BD202E"/>
+    <w:rsid w:val="00BD7DAC"/>
     <w:rsid w:val="00BE011C"/>
     <w:rsid w:val="00BF08FD"/>
     <w:rsid w:val="00C063B1"/>
+    <w:rsid w:val="00C112B6"/>
     <w:rsid w:val="00C15B2D"/>
     <w:rsid w:val="00C16C03"/>
     <w:rsid w:val="00C200BF"/>
     <w:rsid w:val="00C239BB"/>
     <w:rsid w:val="00C267F4"/>
     <w:rsid w:val="00C36ED9"/>
     <w:rsid w:val="00C36FAD"/>
     <w:rsid w:val="00C43E98"/>
     <w:rsid w:val="00C45CCC"/>
     <w:rsid w:val="00C52104"/>
     <w:rsid w:val="00C54DEA"/>
     <w:rsid w:val="00CA7A55"/>
     <w:rsid w:val="00CD2BB7"/>
     <w:rsid w:val="00D01807"/>
     <w:rsid w:val="00D15943"/>
     <w:rsid w:val="00D21D59"/>
     <w:rsid w:val="00D6144A"/>
     <w:rsid w:val="00D707C5"/>
     <w:rsid w:val="00D720DA"/>
     <w:rsid w:val="00D85655"/>
     <w:rsid w:val="00DC1148"/>
     <w:rsid w:val="00DC45C5"/>
     <w:rsid w:val="00DC533D"/>
     <w:rsid w:val="00DD559C"/>
     <w:rsid w:val="00DE721B"/>
     <w:rsid w:val="00DF26AC"/>
     <w:rsid w:val="00E04CFA"/>
+    <w:rsid w:val="00E125EC"/>
     <w:rsid w:val="00E21AD3"/>
     <w:rsid w:val="00E335F8"/>
     <w:rsid w:val="00E3483E"/>
     <w:rsid w:val="00E46FE7"/>
     <w:rsid w:val="00E622A4"/>
+    <w:rsid w:val="00E645AD"/>
+    <w:rsid w:val="00E91D56"/>
     <w:rsid w:val="00EA5A4F"/>
     <w:rsid w:val="00EB7506"/>
     <w:rsid w:val="00F014F0"/>
     <w:rsid w:val="00F200AE"/>
     <w:rsid w:val="00F55EA8"/>
     <w:rsid w:val="00F65EBC"/>
     <w:rsid w:val="00F728B2"/>
     <w:rsid w:val="00F87E9C"/>
     <w:rsid w:val="00FA2C05"/>
     <w:rsid w:val="00FB4166"/>
     <w:rsid w:val="00FD0803"/>
     <w:rsid w:val="00FD1A58"/>
     <w:rsid w:val="00FE2739"/>
     <w:rsid w:val="00FE632F"/>
     <w:rsid w:val="00FF0F69"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2EE65B79"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{77AE48C3-E54D-40CA-96E6-5B62D8F860F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -4489,92 +4682,93 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DC96844-4239-4133-AF59-2273DBD75F22}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAF78094-D52E-47EC-B39E-A4EBBAFB170E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Aktennotiz Vorlage_neu_2.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>293</Words>
-  <Characters>1848</Characters>
+  <Words>343</Words>
+  <Characters>2168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2137</CharactersWithSpaces>
+  <CharactersWithSpaces>2506</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Daniel Breitenmoser</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="egeko50179976b9d7420f9a3c0cb44b9d5f56">
     <vt:lpwstr>{"key":"[[UserProfile.nameAbbreviation]]","entityName":"UserProfile","entityId":"022e8024-d8f1-4788-9897-fcb62c42c734","isOneTimeReplacement":false}</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="egekoe92eebccd504479ab438acd3340647bf">
     <vt:lpwstr>{"key":"[[UserProfile.directPhone]]","entityName":"UserProfile","entityId":"022e8024-d8f1-4788-9897-fcb62c42c734","isOneTimeReplacement":false}</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="egekoff99bd40d3d04183b4d17f5f4523fcae">
     <vt:lpwstr>{"key":"[[UserProfile.departmentEmailAddress]]","entityName":"UserProfile","entityId":"022e8024-d8f1-4788-9897-fcb62c42c734","isOneTimeReplacement":false}</vt:lpwstr>
   </property>
 </Properties>
 </file>